--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -422,51 +422,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I56"/>
+  <dimension ref="A1:I114"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Name</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Beschreibung</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Straße</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
@@ -2647,51 +2647,51 @@
       </c>
       <c r="G47" t="inlineStr">
         <is>
           <t>10:00</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>14:00</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
           <t>Nein</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Nr. 46</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Platzhalter, angemeldetetes Kind.</t>
+          <t>Platzhalter, angemeldetetes Kind</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>Hofstraße</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>14a</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>40723</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>Hilden</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>10:00</t>
@@ -2830,276 +2830,3002 @@
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>Hilden</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
           <t>10:00</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>14:00</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
           <t>Nein</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Nr. 47</t>
+          <t xml:space="preserve">Mini-Flohjäger </t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Platzhalter, angemeldetes Kind</t>
+          <t>Jede Menge Spielsachen für Kinder bis ca. 6 Jahre, Kinderfahrräder, Buggy, Hochstuhl, Planschbecken, Bastelsachen</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>Hofstraße</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>14a</t>
+          <t>14</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>40723</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>Hilden</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
           <t>10:00</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>14:00</t>
+          <t>13:00</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
           <t>Nein</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Nr. 49</t>
+          <t>Nr. 47</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Platzhalter, angemeldetes Kind</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>Hofstraße</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>14a</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>40723</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>Hilden</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>10:00</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>14:00</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
           <t>Nein</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Nr. 48</t>
+          <t>Nr. 49</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Platzhalter, angemeldetes Kind</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Hofstraße</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>14a</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>40723</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>Hilden</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>10:00</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>14:00</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
           <t>Nein</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Nr. 52</t>
+          <t>Nr. 48</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Platzhalter, angemeldetes Kind</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>Hofstraße</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>14a</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>40723</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>Hilden</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>10:00</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>14:00</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
           <t>Nein</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
+          <t>Nr. 61</t>
+        </is>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>Platzhalter, angemeldetes Kind</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>Hofstraße</t>
+        </is>
+      </c>
+      <c r="D56" t="inlineStr">
+        <is>
+          <t>14a</t>
+        </is>
+      </c>
+      <c r="E56" t="inlineStr">
+        <is>
+          <t>40723</t>
+        </is>
+      </c>
+      <c r="F56" t="inlineStr">
+        <is>
+          <t>Hilden</t>
+        </is>
+      </c>
+      <c r="G56" t="inlineStr">
+        <is>
+          <t>10:00</t>
+        </is>
+      </c>
+      <c r="H56" t="inlineStr">
+        <is>
+          <t>14:00</t>
+        </is>
+      </c>
+      <c r="I56" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="inlineStr">
+        <is>
+          <t>Nr. 62</t>
+        </is>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>Platzhalter, angemeldetes Kind</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>Hofstraße</t>
+        </is>
+      </c>
+      <c r="D57" t="inlineStr">
+        <is>
+          <t>14a</t>
+        </is>
+      </c>
+      <c r="E57" t="inlineStr">
+        <is>
+          <t>40723</t>
+        </is>
+      </c>
+      <c r="F57" t="inlineStr">
+        <is>
+          <t>Hilden</t>
+        </is>
+      </c>
+      <c r="G57" t="inlineStr">
+        <is>
+          <t>10:00</t>
+        </is>
+      </c>
+      <c r="H57" t="inlineStr">
+        <is>
+          <t>14:00</t>
+        </is>
+      </c>
+      <c r="I57" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="inlineStr">
+        <is>
+          <t>Nr. 52</t>
+        </is>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>Platzhalter, angemeldetes Kind</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>Hofstraße</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
+        <is>
+          <t>14a</t>
+        </is>
+      </c>
+      <c r="E58" t="inlineStr">
+        <is>
+          <t>40723</t>
+        </is>
+      </c>
+      <c r="F58" t="inlineStr">
+        <is>
+          <t>Hilden</t>
+        </is>
+      </c>
+      <c r="G58" t="inlineStr">
+        <is>
+          <t>10:00</t>
+        </is>
+      </c>
+      <c r="H58" t="inlineStr">
+        <is>
+          <t>14:00</t>
+        </is>
+      </c>
+      <c r="I58" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="inlineStr">
+        <is>
           <t>Nr. 53</t>
         </is>
       </c>
-      <c r="B56" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I56" t="inlineStr">
+      <c r="B59" t="inlineStr">
+        <is>
+          <t>Platzhalter, angemeldetes Kind</t>
+        </is>
+      </c>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t>Hofstraße</t>
+        </is>
+      </c>
+      <c r="D59" t="inlineStr">
+        <is>
+          <t>14a</t>
+        </is>
+      </c>
+      <c r="E59" t="inlineStr">
+        <is>
+          <t>40723</t>
+        </is>
+      </c>
+      <c r="F59" t="inlineStr">
+        <is>
+          <t>Hilden</t>
+        </is>
+      </c>
+      <c r="G59" t="inlineStr">
+        <is>
+          <t>10:00</t>
+        </is>
+      </c>
+      <c r="H59" t="inlineStr">
+        <is>
+          <t>14:00</t>
+        </is>
+      </c>
+      <c r="I59" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="inlineStr">
+        <is>
+          <t>Nr. 68</t>
+        </is>
+      </c>
+      <c r="B60" t="inlineStr">
+        <is>
+          <t>Platzhalter, angemeldetes Kind</t>
+        </is>
+      </c>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t>Hofstraße</t>
+        </is>
+      </c>
+      <c r="D60" t="inlineStr">
+        <is>
+          <t>14a</t>
+        </is>
+      </c>
+      <c r="E60" t="inlineStr">
+        <is>
+          <t>40723</t>
+        </is>
+      </c>
+      <c r="F60" t="inlineStr">
+        <is>
+          <t>Hilden</t>
+        </is>
+      </c>
+      <c r="G60" t="inlineStr">
+        <is>
+          <t>10:00</t>
+        </is>
+      </c>
+      <c r="H60" t="inlineStr">
+        <is>
+          <t>14:00</t>
+        </is>
+      </c>
+      <c r="I60" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="inlineStr">
+        <is>
+          <t>Jocaan</t>
+        </is>
+      </c>
+      <c r="B61" t="inlineStr">
+        <is>
+          <t>Bieten verschiedene Kinder- und Jugendsachen</t>
+        </is>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Hofstraße </t>
+        </is>
+      </c>
+      <c r="D61" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="E61" t="inlineStr">
+        <is>
+          <t>40723</t>
+        </is>
+      </c>
+      <c r="F61" t="inlineStr">
+        <is>
+          <t>Hilden</t>
+        </is>
+      </c>
+      <c r="G61" t="inlineStr">
+        <is>
+          <t>10:00</t>
+        </is>
+      </c>
+      <c r="H61" t="inlineStr">
+        <is>
+          <t>13:00</t>
+        </is>
+      </c>
+      <c r="I61" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="inlineStr">
+        <is>
+          <t>Nr. 67</t>
+        </is>
+      </c>
+      <c r="B62" t="inlineStr">
+        <is>
+          <t>Platzhalter, angemeldetes Kind</t>
+        </is>
+      </c>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t>Hofstraße</t>
+        </is>
+      </c>
+      <c r="D62" t="inlineStr">
+        <is>
+          <t>14a</t>
+        </is>
+      </c>
+      <c r="E62" t="inlineStr">
+        <is>
+          <t>40723</t>
+        </is>
+      </c>
+      <c r="F62" t="inlineStr">
+        <is>
+          <t>Hilden</t>
+        </is>
+      </c>
+      <c r="G62" t="inlineStr">
+        <is>
+          <t>10:00</t>
+        </is>
+      </c>
+      <c r="H62" t="inlineStr">
+        <is>
+          <t>14:00</t>
+        </is>
+      </c>
+      <c r="I62" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="inlineStr">
+        <is>
+          <t>MiMcK</t>
+        </is>
+      </c>
+      <c r="B63" t="inlineStr">
+        <is>
+          <t>Kinderanziehsachen in allen Größen für Mädchen und Jungen</t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Klusenstraße </t>
+        </is>
+      </c>
+      <c r="D63" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="E63" t="inlineStr">
+        <is>
+          <t>40723</t>
+        </is>
+      </c>
+      <c r="F63" t="inlineStr">
+        <is>
+          <t>Hilden</t>
+        </is>
+      </c>
+      <c r="G63" t="inlineStr">
+        <is>
+          <t>10:00</t>
+        </is>
+      </c>
+      <c r="H63" t="inlineStr">
+        <is>
+          <t>14:00</t>
+        </is>
+      </c>
+      <c r="I63" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="inlineStr">
+        <is>
+          <t>Nr. 67</t>
+        </is>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>Platzhalter, angemeldetes Kind</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t>Hofstraße</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr">
+        <is>
+          <t>14a</t>
+        </is>
+      </c>
+      <c r="E64" t="inlineStr">
+        <is>
+          <t>40723</t>
+        </is>
+      </c>
+      <c r="F64" t="inlineStr">
+        <is>
+          <t>Hilden</t>
+        </is>
+      </c>
+      <c r="G64" t="inlineStr">
+        <is>
+          <t>10:00</t>
+        </is>
+      </c>
+      <c r="H64" t="inlineStr">
+        <is>
+          <t>14:00</t>
+        </is>
+      </c>
+      <c r="I64" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="inlineStr">
+        <is>
+          <t>Nr. 67</t>
+        </is>
+      </c>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t>Platzhalter, angemeldetes Kind</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>Hofstraße</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr">
+        <is>
+          <t>14a</t>
+        </is>
+      </c>
+      <c r="E65" t="inlineStr">
+        <is>
+          <t>40723</t>
+        </is>
+      </c>
+      <c r="F65" t="inlineStr">
+        <is>
+          <t>Hilden</t>
+        </is>
+      </c>
+      <c r="G65" t="inlineStr">
+        <is>
+          <t>10:00</t>
+        </is>
+      </c>
+      <c r="H65" t="inlineStr">
+        <is>
+          <t>14:00</t>
+        </is>
+      </c>
+      <c r="I65" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="inlineStr">
+        <is>
+          <t>Nr. 65</t>
+        </is>
+      </c>
+      <c r="B66" t="inlineStr">
+        <is>
+          <t>Platzhalter, angemeldetes Kind</t>
+        </is>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>Hofstraße</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr">
+        <is>
+          <t>14a</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>40723</t>
+        </is>
+      </c>
+      <c r="F66" t="inlineStr">
+        <is>
+          <t>Hilden</t>
+        </is>
+      </c>
+      <c r="G66" t="inlineStr">
+        <is>
+          <t>10:00</t>
+        </is>
+      </c>
+      <c r="H66" t="inlineStr">
+        <is>
+          <t>14:00</t>
+        </is>
+      </c>
+      <c r="I66" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="inlineStr">
+        <is>
+          <t>Nr. 59</t>
+        </is>
+      </c>
+      <c r="B67" t="inlineStr">
+        <is>
+          <t>Platzhalter, angemeldetes Kind</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>Hofstraße</t>
+        </is>
+      </c>
+      <c r="D67" t="inlineStr">
+        <is>
+          <t>14a</t>
+        </is>
+      </c>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>40723</t>
+        </is>
+      </c>
+      <c r="F67" t="inlineStr">
+        <is>
+          <t>Hilden</t>
+        </is>
+      </c>
+      <c r="G67" t="inlineStr">
+        <is>
+          <t>10:00</t>
+        </is>
+      </c>
+      <c r="H67" t="inlineStr">
+        <is>
+          <t>14:00</t>
+        </is>
+      </c>
+      <c r="I67" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="inlineStr">
+        <is>
+          <t>Nr. 60</t>
+        </is>
+      </c>
+      <c r="B68" t="inlineStr">
+        <is>
+          <t>Platzhalter, angemeldetes Kind</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>Hofstraße</t>
+        </is>
+      </c>
+      <c r="D68" t="inlineStr">
+        <is>
+          <t>14a</t>
+        </is>
+      </c>
+      <c r="E68" t="inlineStr">
+        <is>
+          <t>40723</t>
+        </is>
+      </c>
+      <c r="F68" t="inlineStr">
+        <is>
+          <t>Hilden</t>
+        </is>
+      </c>
+      <c r="G68" t="inlineStr">
+        <is>
+          <t>10:00</t>
+        </is>
+      </c>
+      <c r="H68" t="inlineStr">
+        <is>
+          <t>14:00</t>
+        </is>
+      </c>
+      <c r="I68" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="inlineStr">
+        <is>
+          <t>Nr. 64</t>
+        </is>
+      </c>
+      <c r="B69" t="inlineStr">
+        <is>
+          <t>Platzhalter, angemeldetes Kind</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t>Hofstraße</t>
+        </is>
+      </c>
+      <c r="D69" t="inlineStr">
+        <is>
+          <t>14a</t>
+        </is>
+      </c>
+      <c r="E69" t="inlineStr">
+        <is>
+          <t>40723</t>
+        </is>
+      </c>
+      <c r="F69" t="inlineStr">
+        <is>
+          <t>Hilden</t>
+        </is>
+      </c>
+      <c r="G69" t="inlineStr">
+        <is>
+          <t>10:00</t>
+        </is>
+      </c>
+      <c r="H69" t="inlineStr">
+        <is>
+          <t>14:00</t>
+        </is>
+      </c>
+      <c r="I69" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="inlineStr">
+        <is>
+          <t>Nr. 56</t>
+        </is>
+      </c>
+      <c r="B70" t="inlineStr">
+        <is>
+          <t>Platzhalter, angemeldetes Kind</t>
+        </is>
+      </c>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>Hofstraße</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t>14a</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t>40723</t>
+        </is>
+      </c>
+      <c r="F70" t="inlineStr">
+        <is>
+          <t>Hilden</t>
+        </is>
+      </c>
+      <c r="G70" t="inlineStr">
+        <is>
+          <t>10:00</t>
+        </is>
+      </c>
+      <c r="H70" t="inlineStr">
+        <is>
+          <t>14:00</t>
+        </is>
+      </c>
+      <c r="I70" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="inlineStr">
+        <is>
+          <t>Nr. 57</t>
+        </is>
+      </c>
+      <c r="B71" t="inlineStr">
+        <is>
+          <t>Platzhalter, angemeldetes Kind</t>
+        </is>
+      </c>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t>Hofstraße</t>
+        </is>
+      </c>
+      <c r="D71" t="inlineStr">
+        <is>
+          <t>14a</t>
+        </is>
+      </c>
+      <c r="E71" t="inlineStr">
+        <is>
+          <t>40723</t>
+        </is>
+      </c>
+      <c r="F71" t="inlineStr">
+        <is>
+          <t>Hilden</t>
+        </is>
+      </c>
+      <c r="G71" t="inlineStr">
+        <is>
+          <t>10:00</t>
+        </is>
+      </c>
+      <c r="H71" t="inlineStr">
+        <is>
+          <t>14:00</t>
+        </is>
+      </c>
+      <c r="I71" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="inlineStr">
+        <is>
+          <t>Nr. 58</t>
+        </is>
+      </c>
+      <c r="B72" t="inlineStr">
+        <is>
+          <t>Platzhalter, angemeldetes Kind</t>
+        </is>
+      </c>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t>Hofstraße</t>
+        </is>
+      </c>
+      <c r="D72" t="inlineStr">
+        <is>
+          <t>14a</t>
+        </is>
+      </c>
+      <c r="E72" t="inlineStr">
+        <is>
+          <t>40723</t>
+        </is>
+      </c>
+      <c r="F72" t="inlineStr">
+        <is>
+          <t>Hilden</t>
+        </is>
+      </c>
+      <c r="G72" t="inlineStr">
+        <is>
+          <t>10:00</t>
+        </is>
+      </c>
+      <c r="H72" t="inlineStr">
+        <is>
+          <t>14:00</t>
+        </is>
+      </c>
+      <c r="I72" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="inlineStr">
+        <is>
+          <t>Nr. 63</t>
+        </is>
+      </c>
+      <c r="B73" t="inlineStr">
+        <is>
+          <t>Platzhalter, angemeldetes Kind</t>
+        </is>
+      </c>
+      <c r="C73" t="inlineStr">
+        <is>
+          <t>Hofstraße</t>
+        </is>
+      </c>
+      <c r="D73" t="inlineStr">
+        <is>
+          <t>14a</t>
+        </is>
+      </c>
+      <c r="E73" t="inlineStr">
+        <is>
+          <t>40723</t>
+        </is>
+      </c>
+      <c r="F73" t="inlineStr">
+        <is>
+          <t>Hilden</t>
+        </is>
+      </c>
+      <c r="G73" t="inlineStr">
+        <is>
+          <t>10:00</t>
+        </is>
+      </c>
+      <c r="H73" t="inlineStr">
+        <is>
+          <t>14:00</t>
+        </is>
+      </c>
+      <c r="I73" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="inlineStr">
+        <is>
+          <t>Nr. 77</t>
+        </is>
+      </c>
+      <c r="B74" t="inlineStr">
+        <is>
+          <t>Platzhalter, angemeldetes Kind</t>
+        </is>
+      </c>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t>Hofstraße</t>
+        </is>
+      </c>
+      <c r="D74" t="inlineStr">
+        <is>
+          <t>14a</t>
+        </is>
+      </c>
+      <c r="E74" t="inlineStr">
+        <is>
+          <t>40723</t>
+        </is>
+      </c>
+      <c r="F74" t="inlineStr">
+        <is>
+          <t>Hilden</t>
+        </is>
+      </c>
+      <c r="G74" t="inlineStr">
+        <is>
+          <t>10:00</t>
+        </is>
+      </c>
+      <c r="H74" t="inlineStr">
+        <is>
+          <t>14:00</t>
+        </is>
+      </c>
+      <c r="I74" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="inlineStr">
+        <is>
+          <t>KleineSchätze</t>
+        </is>
+      </c>
+      <c r="B75" t="inlineStr">
+        <is>
+          <t>Kleine und große Schätze von einer 9 und einem 11 jährigen. Bücher, TipToi, Tornister, Spiele, Spielzeug, uvm.</t>
+        </is>
+      </c>
+      <c r="C75" t="inlineStr">
+        <is>
+          <t>Hofstraße</t>
+        </is>
+      </c>
+      <c r="D75" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="E75" t="inlineStr">
+        <is>
+          <t>40723</t>
+        </is>
+      </c>
+      <c r="F75" t="inlineStr">
+        <is>
+          <t>Hilden</t>
+        </is>
+      </c>
+      <c r="G75" t="inlineStr">
+        <is>
+          <t>10:00</t>
+        </is>
+      </c>
+      <c r="H75" t="inlineStr">
+        <is>
+          <t>14:00</t>
+        </is>
+      </c>
+      <c r="I75" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="inlineStr">
+        <is>
+          <t>Kiddie20</t>
+        </is>
+      </c>
+      <c r="B76" t="inlineStr">
+        <is>
+          <t>Spiele, Lego Duplo, Spielsachen</t>
+        </is>
+      </c>
+      <c r="C76" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Hofstraße </t>
+        </is>
+      </c>
+      <c r="D76" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="E76" t="inlineStr">
+        <is>
+          <t>40723</t>
+        </is>
+      </c>
+      <c r="F76" t="inlineStr">
+        <is>
+          <t>Hilden</t>
+        </is>
+      </c>
+      <c r="G76" t="inlineStr">
+        <is>
+          <t>10:00</t>
+        </is>
+      </c>
+      <c r="H76" t="inlineStr">
+        <is>
+          <t>14:00</t>
+        </is>
+      </c>
+      <c r="I76" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="inlineStr">
+        <is>
+          <t>Nr. 83</t>
+        </is>
+      </c>
+      <c r="B77" t="inlineStr">
+        <is>
+          <t>Platzhalter, angemeldetes Kind</t>
+        </is>
+      </c>
+      <c r="C77" t="inlineStr">
+        <is>
+          <t>Hofstraße</t>
+        </is>
+      </c>
+      <c r="D77" t="inlineStr">
+        <is>
+          <t>14a</t>
+        </is>
+      </c>
+      <c r="E77" t="inlineStr">
+        <is>
+          <t>40723</t>
+        </is>
+      </c>
+      <c r="F77" t="inlineStr">
+        <is>
+          <t>Hilden</t>
+        </is>
+      </c>
+      <c r="G77" t="inlineStr">
+        <is>
+          <t>10:00</t>
+        </is>
+      </c>
+      <c r="H77" t="inlineStr">
+        <is>
+          <t>14:00</t>
+        </is>
+      </c>
+      <c r="I77" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="inlineStr">
+        <is>
+          <t>Nr. 88</t>
+        </is>
+      </c>
+      <c r="B78" t="inlineStr">
+        <is>
+          <t>Platzhalter, angemeldetes Kind</t>
+        </is>
+      </c>
+      <c r="C78" t="inlineStr">
+        <is>
+          <t>Hofstraße</t>
+        </is>
+      </c>
+      <c r="D78" t="inlineStr">
+        <is>
+          <t>14a</t>
+        </is>
+      </c>
+      <c r="E78" t="inlineStr">
+        <is>
+          <t>40723</t>
+        </is>
+      </c>
+      <c r="F78" t="inlineStr">
+        <is>
+          <t>Hilden</t>
+        </is>
+      </c>
+      <c r="G78" t="inlineStr">
+        <is>
+          <t>10:00</t>
+        </is>
+      </c>
+      <c r="H78" t="inlineStr">
+        <is>
+          <t>14:00</t>
+        </is>
+      </c>
+      <c r="I78" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="inlineStr">
+        <is>
+          <t>Nr. 87</t>
+        </is>
+      </c>
+      <c r="B79" t="inlineStr">
+        <is>
+          <t>Platzhalter, angemeldetes Kind</t>
+        </is>
+      </c>
+      <c r="C79" t="inlineStr">
+        <is>
+          <t>Hofstraße</t>
+        </is>
+      </c>
+      <c r="D79" t="inlineStr">
+        <is>
+          <t>14a</t>
+        </is>
+      </c>
+      <c r="E79" t="inlineStr">
+        <is>
+          <t>40723</t>
+        </is>
+      </c>
+      <c r="F79" t="inlineStr">
+        <is>
+          <t>Hilden</t>
+        </is>
+      </c>
+      <c r="G79" t="inlineStr">
+        <is>
+          <t>10:00</t>
+        </is>
+      </c>
+      <c r="H79" t="inlineStr">
+        <is>
+          <t>14:00</t>
+        </is>
+      </c>
+      <c r="I79" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="inlineStr">
+        <is>
+          <t>Nr. 86</t>
+        </is>
+      </c>
+      <c r="B80" t="inlineStr">
+        <is>
+          <t>Platzhalter, angemeldetes Kind</t>
+        </is>
+      </c>
+      <c r="C80" t="inlineStr">
+        <is>
+          <t>Hofstraße</t>
+        </is>
+      </c>
+      <c r="D80" t="inlineStr">
+        <is>
+          <t>14a</t>
+        </is>
+      </c>
+      <c r="E80" t="inlineStr">
+        <is>
+          <t>40723</t>
+        </is>
+      </c>
+      <c r="F80" t="inlineStr">
+        <is>
+          <t>Hilden</t>
+        </is>
+      </c>
+      <c r="G80" t="inlineStr">
+        <is>
+          <t>10:00</t>
+        </is>
+      </c>
+      <c r="H80" t="inlineStr">
+        <is>
+          <t>14:00</t>
+        </is>
+      </c>
+      <c r="I80" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="inlineStr">
+        <is>
+          <t>Nr. 82</t>
+        </is>
+      </c>
+      <c r="B81" t="inlineStr">
+        <is>
+          <t>Platzhalter, angemeldetes Kind</t>
+        </is>
+      </c>
+      <c r="C81" t="inlineStr">
+        <is>
+          <t>Hofstraße</t>
+        </is>
+      </c>
+      <c r="D81" t="inlineStr">
+        <is>
+          <t>14a</t>
+        </is>
+      </c>
+      <c r="E81" t="inlineStr">
+        <is>
+          <t>40723</t>
+        </is>
+      </c>
+      <c r="F81" t="inlineStr">
+        <is>
+          <t>Hilden</t>
+        </is>
+      </c>
+      <c r="G81" t="inlineStr">
+        <is>
+          <t>10:00</t>
+        </is>
+      </c>
+      <c r="H81" t="inlineStr">
+        <is>
+          <t>14:00</t>
+        </is>
+      </c>
+      <c r="I81" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="inlineStr">
+        <is>
+          <t>Nr. 81</t>
+        </is>
+      </c>
+      <c r="B82" t="inlineStr">
+        <is>
+          <t>Platzhalter, angemeldetes Kind</t>
+        </is>
+      </c>
+      <c r="C82" t="inlineStr">
+        <is>
+          <t>Hofstraße</t>
+        </is>
+      </c>
+      <c r="D82" t="inlineStr">
+        <is>
+          <t>14a</t>
+        </is>
+      </c>
+      <c r="E82" t="inlineStr">
+        <is>
+          <t>40723</t>
+        </is>
+      </c>
+      <c r="F82" t="inlineStr">
+        <is>
+          <t>Hilden</t>
+        </is>
+      </c>
+      <c r="G82" t="inlineStr">
+        <is>
+          <t>10:00</t>
+        </is>
+      </c>
+      <c r="H82" t="inlineStr">
+        <is>
+          <t>14:00</t>
+        </is>
+      </c>
+      <c r="I82" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="inlineStr">
+        <is>
+          <t>Nr. 80</t>
+        </is>
+      </c>
+      <c r="B83" t="inlineStr">
+        <is>
+          <t>Platzhalter, angemeldetes Kind</t>
+        </is>
+      </c>
+      <c r="C83" t="inlineStr">
+        <is>
+          <t>Hofstraße</t>
+        </is>
+      </c>
+      <c r="D83" t="inlineStr">
+        <is>
+          <t>14a</t>
+        </is>
+      </c>
+      <c r="E83" t="inlineStr">
+        <is>
+          <t>40723</t>
+        </is>
+      </c>
+      <c r="F83" t="inlineStr">
+        <is>
+          <t>Hilden</t>
+        </is>
+      </c>
+      <c r="G83" t="inlineStr">
+        <is>
+          <t>10:00</t>
+        </is>
+      </c>
+      <c r="H83" t="inlineStr">
+        <is>
+          <t>14:00</t>
+        </is>
+      </c>
+      <c r="I83" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="inlineStr">
+        <is>
+          <t>Nr. 79</t>
+        </is>
+      </c>
+      <c r="B84" t="inlineStr">
+        <is>
+          <t>Platzhalter, angemeldetes Kind</t>
+        </is>
+      </c>
+      <c r="C84" t="inlineStr">
+        <is>
+          <t>Hofstraße</t>
+        </is>
+      </c>
+      <c r="D84" t="inlineStr">
+        <is>
+          <t>14a</t>
+        </is>
+      </c>
+      <c r="E84" t="inlineStr">
+        <is>
+          <t>40723</t>
+        </is>
+      </c>
+      <c r="F84" t="inlineStr">
+        <is>
+          <t>Hilden</t>
+        </is>
+      </c>
+      <c r="G84" t="inlineStr">
+        <is>
+          <t>10:00</t>
+        </is>
+      </c>
+      <c r="H84" t="inlineStr">
+        <is>
+          <t>14:00</t>
+        </is>
+      </c>
+      <c r="I84" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="inlineStr">
+        <is>
+          <t>Nr. 78</t>
+        </is>
+      </c>
+      <c r="B85" t="inlineStr">
+        <is>
+          <t>Platzhalter, angemeldetes Kind</t>
+        </is>
+      </c>
+      <c r="C85" t="inlineStr">
+        <is>
+          <t>Hofstraße</t>
+        </is>
+      </c>
+      <c r="D85" t="inlineStr">
+        <is>
+          <t>14a</t>
+        </is>
+      </c>
+      <c r="E85" t="inlineStr">
+        <is>
+          <t>40723</t>
+        </is>
+      </c>
+      <c r="F85" t="inlineStr">
+        <is>
+          <t>Hilden</t>
+        </is>
+      </c>
+      <c r="G85" t="inlineStr">
+        <is>
+          <t>10:00</t>
+        </is>
+      </c>
+      <c r="H85" t="inlineStr">
+        <is>
+          <t>14:00</t>
+        </is>
+      </c>
+      <c r="I85" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="inlineStr">
+        <is>
+          <t>Nr. 76</t>
+        </is>
+      </c>
+      <c r="B86" t="inlineStr">
+        <is>
+          <t>Platzhalter, angemeldetes Kind</t>
+        </is>
+      </c>
+      <c r="C86" t="inlineStr">
+        <is>
+          <t>Hofstraße</t>
+        </is>
+      </c>
+      <c r="D86" t="inlineStr">
+        <is>
+          <t>14a</t>
+        </is>
+      </c>
+      <c r="E86" t="inlineStr">
+        <is>
+          <t>40723</t>
+        </is>
+      </c>
+      <c r="F86" t="inlineStr">
+        <is>
+          <t>Hilden</t>
+        </is>
+      </c>
+      <c r="G86" t="inlineStr">
+        <is>
+          <t>10:00</t>
+        </is>
+      </c>
+      <c r="H86" t="inlineStr">
+        <is>
+          <t>14:00</t>
+        </is>
+      </c>
+      <c r="I86" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="inlineStr">
+        <is>
+          <t>Nr. 91</t>
+        </is>
+      </c>
+      <c r="B87" t="inlineStr">
+        <is>
+          <t>Platzhalter, angemeldetes Kind</t>
+        </is>
+      </c>
+      <c r="C87" t="inlineStr">
+        <is>
+          <t>Hofstraße</t>
+        </is>
+      </c>
+      <c r="D87" t="inlineStr">
+        <is>
+          <t>14a</t>
+        </is>
+      </c>
+      <c r="E87" t="inlineStr">
+        <is>
+          <t>40723</t>
+        </is>
+      </c>
+      <c r="F87" t="inlineStr">
+        <is>
+          <t>Hilden</t>
+        </is>
+      </c>
+      <c r="G87" t="inlineStr">
+        <is>
+          <t>10:00</t>
+        </is>
+      </c>
+      <c r="H87" t="inlineStr">
+        <is>
+          <t>14:00</t>
+        </is>
+      </c>
+      <c r="I87" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="inlineStr">
+        <is>
+          <t>Nr. 90</t>
+        </is>
+      </c>
+      <c r="B88" t="inlineStr">
+        <is>
+          <t>Platzhalter, angemeldetes Kind</t>
+        </is>
+      </c>
+      <c r="C88" t="inlineStr">
+        <is>
+          <t>Hofstraße</t>
+        </is>
+      </c>
+      <c r="D88" t="inlineStr">
+        <is>
+          <t>14a</t>
+        </is>
+      </c>
+      <c r="E88" t="inlineStr">
+        <is>
+          <t>40723</t>
+        </is>
+      </c>
+      <c r="F88" t="inlineStr">
+        <is>
+          <t>Hilden</t>
+        </is>
+      </c>
+      <c r="G88" t="inlineStr">
+        <is>
+          <t>10:00</t>
+        </is>
+      </c>
+      <c r="H88" t="inlineStr">
+        <is>
+          <t>14:00</t>
+        </is>
+      </c>
+      <c r="I88" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="inlineStr">
+        <is>
+          <t>Nr. 92</t>
+        </is>
+      </c>
+      <c r="B89" t="inlineStr">
+        <is>
+          <t>Platzhalter, angemeldetes Kind</t>
+        </is>
+      </c>
+      <c r="C89" t="inlineStr">
+        <is>
+          <t>Hofstraße</t>
+        </is>
+      </c>
+      <c r="D89" t="inlineStr">
+        <is>
+          <t>14a</t>
+        </is>
+      </c>
+      <c r="E89" t="inlineStr">
+        <is>
+          <t>40723</t>
+        </is>
+      </c>
+      <c r="F89" t="inlineStr">
+        <is>
+          <t>Hilden</t>
+        </is>
+      </c>
+      <c r="G89" t="inlineStr">
+        <is>
+          <t>10:00</t>
+        </is>
+      </c>
+      <c r="H89" t="inlineStr">
+        <is>
+          <t>14:00</t>
+        </is>
+      </c>
+      <c r="I89" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="inlineStr">
+        <is>
+          <t>Nr. 93</t>
+        </is>
+      </c>
+      <c r="B90" t="inlineStr">
+        <is>
+          <t>Platzhalter, angemeldetes Kind</t>
+        </is>
+      </c>
+      <c r="C90" t="inlineStr">
+        <is>
+          <t>Hofstraße</t>
+        </is>
+      </c>
+      <c r="D90" t="inlineStr">
+        <is>
+          <t>14a</t>
+        </is>
+      </c>
+      <c r="E90" t="inlineStr">
+        <is>
+          <t>40723</t>
+        </is>
+      </c>
+      <c r="F90" t="inlineStr">
+        <is>
+          <t>Hilden</t>
+        </is>
+      </c>
+      <c r="G90" t="inlineStr">
+        <is>
+          <t>10:00</t>
+        </is>
+      </c>
+      <c r="H90" t="inlineStr">
+        <is>
+          <t>14:00</t>
+        </is>
+      </c>
+      <c r="I90" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="inlineStr">
+        <is>
+          <t>Nr. 94</t>
+        </is>
+      </c>
+      <c r="B91" t="inlineStr">
+        <is>
+          <t>Platzhalter, angemeldetes Kind</t>
+        </is>
+      </c>
+      <c r="C91" t="inlineStr">
+        <is>
+          <t>Hofstraße</t>
+        </is>
+      </c>
+      <c r="D91" t="inlineStr">
+        <is>
+          <t>14a</t>
+        </is>
+      </c>
+      <c r="E91" t="inlineStr">
+        <is>
+          <t>40723</t>
+        </is>
+      </c>
+      <c r="F91" t="inlineStr">
+        <is>
+          <t>Hilden</t>
+        </is>
+      </c>
+      <c r="G91" t="inlineStr">
+        <is>
+          <t>10:00</t>
+        </is>
+      </c>
+      <c r="H91" t="inlineStr">
+        <is>
+          <t>14:00</t>
+        </is>
+      </c>
+      <c r="I91" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="inlineStr">
+        <is>
+          <t>Smilla und Mattis trödeln</t>
+        </is>
+      </c>
+      <c r="B92" t="inlineStr">
+        <is>
+          <t>Trödelsachen Kinder 6-10 Jahre</t>
+        </is>
+      </c>
+      <c r="C92" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Hofstraße </t>
+        </is>
+      </c>
+      <c r="D92" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="E92" t="inlineStr">
+        <is>
+          <t>40723</t>
+        </is>
+      </c>
+      <c r="F92" t="inlineStr">
+        <is>
+          <t>Hilden</t>
+        </is>
+      </c>
+      <c r="G92" t="inlineStr">
+        <is>
+          <t>09:30</t>
+        </is>
+      </c>
+      <c r="H92" t="inlineStr">
+        <is>
+          <t>14:29</t>
+        </is>
+      </c>
+      <c r="I92" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="inlineStr">
+        <is>
+          <t>Trödeltanten</t>
+        </is>
+      </c>
+      <c r="B93" t="inlineStr">
+        <is>
+          <t>Mädelskram und vieles mehr</t>
+        </is>
+      </c>
+      <c r="C93" t="inlineStr">
+        <is>
+          <t>Hofstr.</t>
+        </is>
+      </c>
+      <c r="D93" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="E93" t="inlineStr">
+        <is>
+          <t>40723</t>
+        </is>
+      </c>
+      <c r="F93" t="inlineStr">
+        <is>
+          <t>Hilden</t>
+        </is>
+      </c>
+      <c r="G93" t="inlineStr">
+        <is>
+          <t>10:00</t>
+        </is>
+      </c>
+      <c r="H93" t="inlineStr">
+        <is>
+          <t>15:00</t>
+        </is>
+      </c>
+      <c r="I93" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="inlineStr">
+        <is>
+          <t>Theos Schatzkammer</t>
+        </is>
+      </c>
+      <c r="B94" t="inlineStr">
+        <is>
+          <t>Viele viele Schätze</t>
+        </is>
+      </c>
+      <c r="C94" t="inlineStr">
+        <is>
+          <t>Hofstrasse</t>
+        </is>
+      </c>
+      <c r="D94" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="E94" t="inlineStr">
+        <is>
+          <t>40721</t>
+        </is>
+      </c>
+      <c r="F94" t="inlineStr">
+        <is>
+          <t>Hilden</t>
+        </is>
+      </c>
+      <c r="G94" t="inlineStr">
+        <is>
+          <t>10:00</t>
+        </is>
+      </c>
+      <c r="H94" t="inlineStr">
+        <is>
+          <t>14:00</t>
+        </is>
+      </c>
+      <c r="I94" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="inlineStr">
+        <is>
+          <t>Die Schumis</t>
+        </is>
+      </c>
+      <c r="B95" t="inlineStr">
+        <is>
+          <t>diverse Mädchensachen (Puzzle, Bücher, Reitschuhe, Reithelm, Winterjacken) und vieles vieles mehr</t>
+        </is>
+      </c>
+      <c r="C95" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Hofstrasse </t>
+        </is>
+      </c>
+      <c r="D95" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="E95" t="inlineStr">
+        <is>
+          <t>40721</t>
+        </is>
+      </c>
+      <c r="F95" t="inlineStr">
+        <is>
+          <t>Hilden</t>
+        </is>
+      </c>
+      <c r="G95" t="inlineStr">
+        <is>
+          <t>10:00</t>
+        </is>
+      </c>
+      <c r="H95" t="inlineStr">
+        <is>
+          <t>14:00</t>
+        </is>
+      </c>
+      <c r="I95" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="inlineStr">
+        <is>
+          <t xml:space="preserve">💫🧚🏾‍♀️ LORAS GIRLS STUFF 💫 🧚🏾‍♀️ </t>
+        </is>
+      </c>
+      <c r="B96" t="inlineStr">
+        <is>
+          <t xml:space="preserve">💕 Stylische und gepflegte Mädchen Kleidung und Spielzeug. Außerdem Spielzeugautos und Mädchen accessoires 💕 </t>
+        </is>
+      </c>
+      <c r="C96" t="inlineStr">
+        <is>
+          <t>Hofstraße</t>
+        </is>
+      </c>
+      <c r="D96" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E96" t="inlineStr">
+        <is>
+          <t>40723</t>
+        </is>
+      </c>
+      <c r="F96" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Hilden </t>
+        </is>
+      </c>
+      <c r="G96" t="inlineStr">
+        <is>
+          <t>10:00</t>
+        </is>
+      </c>
+      <c r="H96" t="inlineStr">
+        <is>
+          <t>13:00</t>
+        </is>
+      </c>
+      <c r="I96" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="inlineStr">
+        <is>
+          <t>Nr. 101</t>
+        </is>
+      </c>
+      <c r="B97" t="inlineStr">
+        <is>
+          <t>Platzhalter, angemeldetes Kind</t>
+        </is>
+      </c>
+      <c r="C97" t="inlineStr">
+        <is>
+          <t>Hofstraße</t>
+        </is>
+      </c>
+      <c r="D97" t="inlineStr">
+        <is>
+          <t>14a</t>
+        </is>
+      </c>
+      <c r="E97" t="inlineStr">
+        <is>
+          <t>40723</t>
+        </is>
+      </c>
+      <c r="F97" t="inlineStr">
+        <is>
+          <t>Hilden</t>
+        </is>
+      </c>
+      <c r="G97" t="inlineStr">
+        <is>
+          <t>10:00</t>
+        </is>
+      </c>
+      <c r="H97" t="inlineStr">
+        <is>
+          <t>14:00</t>
+        </is>
+      </c>
+      <c r="I97" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" t="inlineStr">
+        <is>
+          <t>Nr. 102</t>
+        </is>
+      </c>
+      <c r="B98" t="inlineStr">
+        <is>
+          <t>Platzhalter, angemeldetes Kind</t>
+        </is>
+      </c>
+      <c r="C98" t="inlineStr">
+        <is>
+          <t>Hofstraße</t>
+        </is>
+      </c>
+      <c r="D98" t="inlineStr">
+        <is>
+          <t>14a</t>
+        </is>
+      </c>
+      <c r="E98" t="inlineStr">
+        <is>
+          <t>40723</t>
+        </is>
+      </c>
+      <c r="F98" t="inlineStr">
+        <is>
+          <t>Hilden</t>
+        </is>
+      </c>
+      <c r="G98" t="inlineStr">
+        <is>
+          <t>10:00</t>
+        </is>
+      </c>
+      <c r="H98" t="inlineStr">
+        <is>
+          <t>14:00</t>
+        </is>
+      </c>
+      <c r="I98" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="inlineStr">
+        <is>
+          <t>Nr. 99</t>
+        </is>
+      </c>
+      <c r="B99" t="inlineStr">
+        <is>
+          <t>Platzhalter, angemeldetes Kind</t>
+        </is>
+      </c>
+      <c r="C99" t="inlineStr">
+        <is>
+          <t>Hofstraße</t>
+        </is>
+      </c>
+      <c r="D99" t="inlineStr">
+        <is>
+          <t>14a</t>
+        </is>
+      </c>
+      <c r="E99" t="inlineStr">
+        <is>
+          <t>40723</t>
+        </is>
+      </c>
+      <c r="F99" t="inlineStr">
+        <is>
+          <t>Hilden</t>
+        </is>
+      </c>
+      <c r="G99" t="inlineStr">
+        <is>
+          <t>10:00</t>
+        </is>
+      </c>
+      <c r="H99" t="inlineStr">
+        <is>
+          <t>14:00</t>
+        </is>
+      </c>
+      <c r="I99" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="inlineStr">
+        <is>
+          <t>Nr. 100</t>
+        </is>
+      </c>
+      <c r="B100" t="inlineStr">
+        <is>
+          <t>Platzhalter, angemeldetes Kind</t>
+        </is>
+      </c>
+      <c r="C100" t="inlineStr">
+        <is>
+          <t>Hofstraße</t>
+        </is>
+      </c>
+      <c r="D100" t="inlineStr">
+        <is>
+          <t>14a</t>
+        </is>
+      </c>
+      <c r="E100" t="inlineStr">
+        <is>
+          <t>40723</t>
+        </is>
+      </c>
+      <c r="F100" t="inlineStr">
+        <is>
+          <t>Hilden</t>
+        </is>
+      </c>
+      <c r="G100" t="inlineStr">
+        <is>
+          <t>10:00</t>
+        </is>
+      </c>
+      <c r="H100" t="inlineStr">
+        <is>
+          <t>14:00</t>
+        </is>
+      </c>
+      <c r="I100" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="inlineStr">
+        <is>
+          <t>Sammy</t>
+        </is>
+      </c>
+      <c r="B101" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Diverese Spielsachen </t>
+        </is>
+      </c>
+      <c r="C101" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Hofstr. </t>
+        </is>
+      </c>
+      <c r="D101" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="E101" t="inlineStr">
+        <is>
+          <t>40723</t>
+        </is>
+      </c>
+      <c r="F101" t="inlineStr">
+        <is>
+          <t>Hilden</t>
+        </is>
+      </c>
+      <c r="G101" t="inlineStr">
+        <is>
+          <t>10:00</t>
+        </is>
+      </c>
+      <c r="H101" t="inlineStr">
+        <is>
+          <t>14:00</t>
+        </is>
+      </c>
+      <c r="I101" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="inlineStr">
+        <is>
+          <t>Die drei Pusteblumen</t>
+        </is>
+      </c>
+      <c r="B102" t="inlineStr">
+        <is>
+          <t>Spielzeug und Kleidung in fast allen Farben und Größen ;-)</t>
+        </is>
+      </c>
+      <c r="C102" t="inlineStr">
+        <is>
+          <t>Hofstraße</t>
+        </is>
+      </c>
+      <c r="D102" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="E102" t="inlineStr">
+        <is>
+          <t>40723</t>
+        </is>
+      </c>
+      <c r="F102" t="inlineStr">
+        <is>
+          <t>Hilden</t>
+        </is>
+      </c>
+      <c r="G102" t="inlineStr">
+        <is>
+          <t>10:00</t>
+        </is>
+      </c>
+      <c r="H102" t="inlineStr">
+        <is>
+          <t>14:00</t>
+        </is>
+      </c>
+      <c r="I102" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="inlineStr">
+        <is>
+          <t>Nr. 51 Kopie</t>
+        </is>
+      </c>
+      <c r="B103" t="inlineStr">
+        <is>
+          <t>Platzhalter, angemeldetes Kind</t>
+        </is>
+      </c>
+      <c r="C103" t="inlineStr">
+        <is>
+          <t>Hofstraße</t>
+        </is>
+      </c>
+      <c r="D103" t="inlineStr">
+        <is>
+          <t>14a</t>
+        </is>
+      </c>
+      <c r="E103" t="inlineStr">
+        <is>
+          <t>40723</t>
+        </is>
+      </c>
+      <c r="F103" t="inlineStr">
+        <is>
+          <t>Hilden</t>
+        </is>
+      </c>
+      <c r="G103" t="inlineStr">
+        <is>
+          <t>10:00</t>
+        </is>
+      </c>
+      <c r="H103" t="inlineStr">
+        <is>
+          <t>14:00</t>
+        </is>
+      </c>
+      <c r="I103" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="inlineStr">
+        <is>
+          <t>Nr. 51 Kopie Kopie</t>
+        </is>
+      </c>
+      <c r="B104" t="inlineStr">
+        <is>
+          <t>Platzhalter, angemeldetes Kind</t>
+        </is>
+      </c>
+      <c r="C104" t="inlineStr">
+        <is>
+          <t>Hofstraße</t>
+        </is>
+      </c>
+      <c r="D104" t="inlineStr">
+        <is>
+          <t>14a</t>
+        </is>
+      </c>
+      <c r="E104" t="inlineStr">
+        <is>
+          <t>40723</t>
+        </is>
+      </c>
+      <c r="F104" t="inlineStr">
+        <is>
+          <t>Hilden</t>
+        </is>
+      </c>
+      <c r="G104" t="inlineStr">
+        <is>
+          <t>10:00</t>
+        </is>
+      </c>
+      <c r="H104" t="inlineStr">
+        <is>
+          <t>14:00</t>
+        </is>
+      </c>
+      <c r="I104" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="inlineStr">
+        <is>
+          <t>Nr. 51 Kopie Kopie Kopie</t>
+        </is>
+      </c>
+      <c r="B105" t="inlineStr">
+        <is>
+          <t>Platzhalter, angemeldetes Kind</t>
+        </is>
+      </c>
+      <c r="C105" t="inlineStr">
+        <is>
+          <t>Hofstraße</t>
+        </is>
+      </c>
+      <c r="D105" t="inlineStr">
+        <is>
+          <t>14a</t>
+        </is>
+      </c>
+      <c r="E105" t="inlineStr">
+        <is>
+          <t>40723</t>
+        </is>
+      </c>
+      <c r="F105" t="inlineStr">
+        <is>
+          <t>Hilden</t>
+        </is>
+      </c>
+      <c r="G105" t="inlineStr">
+        <is>
+          <t>10:00</t>
+        </is>
+      </c>
+      <c r="H105" t="inlineStr">
+        <is>
+          <t>14:00</t>
+        </is>
+      </c>
+      <c r="I105" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="inlineStr">
+        <is>
+          <t>Nr. 51 Kopie Kopie Kopie 2</t>
+        </is>
+      </c>
+      <c r="B106" t="inlineStr">
+        <is>
+          <t>Platzhalter, angemeldetes Kind</t>
+        </is>
+      </c>
+      <c r="C106" t="inlineStr">
+        <is>
+          <t>Hofstraße</t>
+        </is>
+      </c>
+      <c r="D106" t="inlineStr">
+        <is>
+          <t>14a</t>
+        </is>
+      </c>
+      <c r="E106" t="inlineStr">
+        <is>
+          <t>40723</t>
+        </is>
+      </c>
+      <c r="F106" t="inlineStr">
+        <is>
+          <t>Hilden</t>
+        </is>
+      </c>
+      <c r="G106" t="inlineStr">
+        <is>
+          <t>10:00</t>
+        </is>
+      </c>
+      <c r="H106" t="inlineStr">
+        <is>
+          <t>14:00</t>
+        </is>
+      </c>
+      <c r="I106" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="inlineStr">
+        <is>
+          <t>Nr. 51 Kopie Kopie Kopie 3</t>
+        </is>
+      </c>
+      <c r="B107" t="inlineStr">
+        <is>
+          <t>Platzhalter, angemeldetes Kind</t>
+        </is>
+      </c>
+      <c r="C107" t="inlineStr">
+        <is>
+          <t>Hofstraße</t>
+        </is>
+      </c>
+      <c r="D107" t="inlineStr">
+        <is>
+          <t>14a</t>
+        </is>
+      </c>
+      <c r="E107" t="inlineStr">
+        <is>
+          <t>40723</t>
+        </is>
+      </c>
+      <c r="F107" t="inlineStr">
+        <is>
+          <t>Hilden</t>
+        </is>
+      </c>
+      <c r="G107" t="inlineStr">
+        <is>
+          <t>10:00</t>
+        </is>
+      </c>
+      <c r="H107" t="inlineStr">
+        <is>
+          <t>14:00</t>
+        </is>
+      </c>
+      <c r="I107" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" t="inlineStr">
+        <is>
+          <t>Nr. 51 Kopie Kopie Kopie 4</t>
+        </is>
+      </c>
+      <c r="B108" t="inlineStr">
+        <is>
+          <t>Platzhalter, angemeldetes Kind</t>
+        </is>
+      </c>
+      <c r="C108" t="inlineStr">
+        <is>
+          <t>Hofstraße</t>
+        </is>
+      </c>
+      <c r="D108" t="inlineStr">
+        <is>
+          <t>14a</t>
+        </is>
+      </c>
+      <c r="E108" t="inlineStr">
+        <is>
+          <t>40723</t>
+        </is>
+      </c>
+      <c r="F108" t="inlineStr">
+        <is>
+          <t>Hilden</t>
+        </is>
+      </c>
+      <c r="G108" t="inlineStr">
+        <is>
+          <t>10:00</t>
+        </is>
+      </c>
+      <c r="H108" t="inlineStr">
+        <is>
+          <t>14:00</t>
+        </is>
+      </c>
+      <c r="I108" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" t="inlineStr">
+        <is>
+          <t>Nr. 51 Kopie Kopie Kopie 5</t>
+        </is>
+      </c>
+      <c r="B109" t="inlineStr">
+        <is>
+          <t>Platzhalter, angemeldetes Kind</t>
+        </is>
+      </c>
+      <c r="C109" t="inlineStr">
+        <is>
+          <t>Hofstraße</t>
+        </is>
+      </c>
+      <c r="D109" t="inlineStr">
+        <is>
+          <t>14a</t>
+        </is>
+      </c>
+      <c r="E109" t="inlineStr">
+        <is>
+          <t>40723</t>
+        </is>
+      </c>
+      <c r="F109" t="inlineStr">
+        <is>
+          <t>Hilden</t>
+        </is>
+      </c>
+      <c r="G109" t="inlineStr">
+        <is>
+          <t>10:00</t>
+        </is>
+      </c>
+      <c r="H109" t="inlineStr">
+        <is>
+          <t>14:00</t>
+        </is>
+      </c>
+      <c r="I109" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" t="inlineStr">
+        <is>
+          <t>Nr. 51 Kopie Kopie Kopie 6</t>
+        </is>
+      </c>
+      <c r="B110" t="inlineStr">
+        <is>
+          <t>Platzhalter, angemeldetes Kind</t>
+        </is>
+      </c>
+      <c r="C110" t="inlineStr">
+        <is>
+          <t>Hofstraße</t>
+        </is>
+      </c>
+      <c r="D110" t="inlineStr">
+        <is>
+          <t>14a</t>
+        </is>
+      </c>
+      <c r="E110" t="inlineStr">
+        <is>
+          <t>40723</t>
+        </is>
+      </c>
+      <c r="F110" t="inlineStr">
+        <is>
+          <t>Hilden</t>
+        </is>
+      </c>
+      <c r="G110" t="inlineStr">
+        <is>
+          <t>10:00</t>
+        </is>
+      </c>
+      <c r="H110" t="inlineStr">
+        <is>
+          <t>14:00</t>
+        </is>
+      </c>
+      <c r="I110" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="inlineStr">
+        <is>
+          <t>Kinderzeugs</t>
+        </is>
+      </c>
+      <c r="B111" t="inlineStr">
+        <is>
+          <t>Kindersachen</t>
+        </is>
+      </c>
+      <c r="C111" t="inlineStr">
+        <is>
+          <t>Hofstraße</t>
+        </is>
+      </c>
+      <c r="D111" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="E111" t="inlineStr">
+        <is>
+          <t>40721</t>
+        </is>
+      </c>
+      <c r="F111" t="inlineStr">
+        <is>
+          <t>Hilden</t>
+        </is>
+      </c>
+      <c r="G111" t="inlineStr">
+        <is>
+          <t>10:00</t>
+        </is>
+      </c>
+      <c r="H111" t="inlineStr">
+        <is>
+          <t>14:00</t>
+        </is>
+      </c>
+      <c r="I111" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="inlineStr">
+        <is>
+          <t>Nr. 56 Kopie</t>
+        </is>
+      </c>
+      <c r="B112" t="inlineStr">
+        <is>
+          <t>Platzhalter, angemeldetes Kind</t>
+        </is>
+      </c>
+      <c r="C112" t="inlineStr">
+        <is>
+          <t>Hofstraße</t>
+        </is>
+      </c>
+      <c r="D112" t="inlineStr">
+        <is>
+          <t>14a</t>
+        </is>
+      </c>
+      <c r="E112" t="inlineStr">
+        <is>
+          <t>40723</t>
+        </is>
+      </c>
+      <c r="F112" t="inlineStr">
+        <is>
+          <t>Hilden</t>
+        </is>
+      </c>
+      <c r="G112" t="inlineStr">
+        <is>
+          <t>10:00</t>
+        </is>
+      </c>
+      <c r="H112" t="inlineStr">
+        <is>
+          <t>14:00</t>
+        </is>
+      </c>
+      <c r="I112" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="inlineStr">
+        <is>
+          <t>Nr. 56 Kopie Kopie</t>
+        </is>
+      </c>
+      <c r="B113" t="inlineStr">
+        <is>
+          <t>Platzhalter, angemeldetes Kind</t>
+        </is>
+      </c>
+      <c r="C113" t="inlineStr">
+        <is>
+          <t>Hofstraße</t>
+        </is>
+      </c>
+      <c r="D113" t="inlineStr">
+        <is>
+          <t>14a</t>
+        </is>
+      </c>
+      <c r="E113" t="inlineStr">
+        <is>
+          <t>40723</t>
+        </is>
+      </c>
+      <c r="F113" t="inlineStr">
+        <is>
+          <t>Hilden</t>
+        </is>
+      </c>
+      <c r="G113" t="inlineStr">
+        <is>
+          <t>10:00</t>
+        </is>
+      </c>
+      <c r="H113" t="inlineStr">
+        <is>
+          <t>14:00</t>
+        </is>
+      </c>
+      <c r="I113" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="inlineStr">
+        <is>
+          <t>Nr. 56 Kopie Kopie Kopie</t>
+        </is>
+      </c>
+      <c r="B114" t="inlineStr">
+        <is>
+          <t>Platzhalter, angemeldetes Kind</t>
+        </is>
+      </c>
+      <c r="C114" t="inlineStr">
+        <is>
+          <t>Hofstraße</t>
+        </is>
+      </c>
+      <c r="D114" t="inlineStr">
+        <is>
+          <t>14a</t>
+        </is>
+      </c>
+      <c r="E114" t="inlineStr">
+        <is>
+          <t>40723</t>
+        </is>
+      </c>
+      <c r="F114" t="inlineStr">
+        <is>
+          <t>Hilden</t>
+        </is>
+      </c>
+      <c r="G114" t="inlineStr">
+        <is>
+          <t>10:00</t>
+        </is>
+      </c>
+      <c r="H114" t="inlineStr">
+        <is>
+          <t>14:00</t>
+        </is>
+      </c>
+      <c r="I114" t="inlineStr">
         <is>
           <t>Nein</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>